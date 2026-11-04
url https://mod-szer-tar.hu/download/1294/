--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -56,69 +56,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> LAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBAB23A" w14:textId="77777777" w:rsidR="000B07EF" w:rsidRDefault="000B07EF" w:rsidP="000B07EF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B07EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOKS Szakmai Műhely és Ötletkuckó foglalkozások </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">– </w:t>
+        <w:t xml:space="preserve">NOKS Szakmai Műhely és Ötletkuckó foglalkozások 2026-2027. – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20679A26" w14:textId="2EC752A8" w:rsidR="000B07EF" w:rsidRPr="000B07EF" w:rsidRDefault="000B07EF" w:rsidP="000B07EF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B07EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>„Ami a munkaköri leíráson túl is számít”</w:t>
@@ -452,59 +434,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Időpont</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403F8807" w14:textId="5C88FF44" w:rsidR="0003162F" w:rsidRPr="00CC7C07" w:rsidRDefault="00CC7C07" w:rsidP="0003162F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7C07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...7 lines deleted...]
-              <w:t>sütörtök</w:t>
+              <w:t>Csütörtök</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EB72055" w14:textId="495C35A5" w:rsidR="0003162F" w:rsidRPr="00CC7C07" w:rsidRDefault="0003162F" w:rsidP="0003162F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7C07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00CC7C07" w:rsidRPr="00CC7C07">
               <w:rPr>
@@ -3774,51 +3748,51 @@
         <w:t>számlát a műhelyfoglalkozást követően állítjuk ki</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, melyet a fent jelzett szerint postán vagy e-mailen küldünk meg.</w:t>
       </w:r>
       <w:r w:rsidR="007F7471" w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Illetve, amennyiben egyösszegben kéri a számlát, azt az első alkalom után állítjuk ki.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6057B4" w14:textId="64AA2BA3" w:rsidR="00085923" w:rsidRPr="00CC7C07" w:rsidRDefault="009F4A5A" w:rsidP="00C3409F">
+    <w:p w14:paraId="2E6057B4" w14:textId="2E152F42" w:rsidR="00085923" w:rsidRPr="00CC7C07" w:rsidRDefault="009F4A5A" w:rsidP="00C3409F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tja</w:t>
       </w:r>
       <w:r w:rsidR="00085923" w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> meg.)</w:t>
       </w:r>
       <w:r w:rsidR="007F7471" w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Egyösszegben történő számlázás esetén 15 nap.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3053676A" w14:textId="3C7B60AA" w:rsidR="00601BD8" w:rsidRPr="00CC7C07" w:rsidRDefault="00085923" w:rsidP="00601BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4052,218 +4026,110 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> megtartását megelőző</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 napon belül</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> írásban fogadunk el.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E927EBA" w14:textId="6E9AA858" w:rsidR="007F7471" w:rsidRPr="00CC7C07" w:rsidRDefault="00BD1042" w:rsidP="00601BD8">
+    <w:p w14:paraId="0E927EBA" w14:textId="6867F41E" w:rsidR="007F7471" w:rsidRPr="00CC7C07" w:rsidRDefault="00A21757" w:rsidP="00601BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC7C07">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Egy alkalomra történő jelentkezés esetén, ha </w:t>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1042" w:rsidRPr="00CC7C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="007F7471" w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a bekapcsolódás nem történik meg és lemondás nem érkezik, a felvételt és a szakmai anyagokat megküldjük</w:t>
       </w:r>
       <w:r w:rsidR="003C406C" w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, valamint a számlát is.</w:t>
-      </w:r>
-[...117 lines deleted...]
-        <w:t>0 Ft.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDF173B" w14:textId="77777777" w:rsidR="00085923" w:rsidRPr="00CC7C07" w:rsidRDefault="00085923" w:rsidP="00C3409F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -4636,58 +4502,58 @@
           <w:t>https://www.facebook.com/modszertarbt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CD7B48" w:rsidRPr="00CC7C07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B3CA0" w:rsidRPr="00CC7C07" w:rsidSect="00601BD8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EF5C739" w14:textId="77777777" w:rsidR="00110CB7" w:rsidRDefault="00110CB7">
+    <w:p w14:paraId="6ED46644" w14:textId="77777777" w:rsidR="00381FA6" w:rsidRDefault="00381FA6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E5514FD" w14:textId="77777777" w:rsidR="00110CB7" w:rsidRDefault="00110CB7">
+    <w:p w14:paraId="50B188C1" w14:textId="77777777" w:rsidR="00381FA6" w:rsidRDefault="00381FA6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4725,58 +4591,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="LuzSans-Book"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C6103F7" w14:textId="77777777" w:rsidR="00110CB7" w:rsidRDefault="00110CB7">
+    <w:p w14:paraId="5BED22B2" w14:textId="77777777" w:rsidR="00381FA6" w:rsidRDefault="00381FA6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="738523D8" w14:textId="77777777" w:rsidR="00110CB7" w:rsidRDefault="00110CB7">
+    <w:p w14:paraId="7735DDAA" w14:textId="77777777" w:rsidR="00381FA6" w:rsidRDefault="00381FA6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
@@ -7657,50 +7523,52 @@
     <w:rsid w:val="001B71AA"/>
     <w:rsid w:val="001C5D1B"/>
     <w:rsid w:val="001E4325"/>
     <w:rsid w:val="001F1035"/>
     <w:rsid w:val="002137FE"/>
     <w:rsid w:val="00221A4E"/>
     <w:rsid w:val="002437AE"/>
     <w:rsid w:val="002652DE"/>
     <w:rsid w:val="002674E5"/>
     <w:rsid w:val="00273B76"/>
     <w:rsid w:val="0028523C"/>
     <w:rsid w:val="00290038"/>
     <w:rsid w:val="002A56E3"/>
     <w:rsid w:val="002C1F6B"/>
     <w:rsid w:val="002C2650"/>
     <w:rsid w:val="002C427F"/>
     <w:rsid w:val="002E1E47"/>
     <w:rsid w:val="002F7367"/>
     <w:rsid w:val="00321304"/>
     <w:rsid w:val="00325E10"/>
     <w:rsid w:val="00331798"/>
     <w:rsid w:val="00337193"/>
     <w:rsid w:val="003517CC"/>
     <w:rsid w:val="00360FA0"/>
     <w:rsid w:val="00376E05"/>
+    <w:rsid w:val="00381FA6"/>
+    <w:rsid w:val="00384F17"/>
     <w:rsid w:val="00385C06"/>
     <w:rsid w:val="003925A1"/>
     <w:rsid w:val="003C01AF"/>
     <w:rsid w:val="003C406C"/>
     <w:rsid w:val="003E4428"/>
     <w:rsid w:val="003E4BD2"/>
     <w:rsid w:val="003E70F4"/>
     <w:rsid w:val="003F2F1D"/>
     <w:rsid w:val="003F4437"/>
     <w:rsid w:val="00403A6C"/>
     <w:rsid w:val="004106CC"/>
     <w:rsid w:val="00435665"/>
     <w:rsid w:val="00457274"/>
     <w:rsid w:val="004629F3"/>
     <w:rsid w:val="00470C3F"/>
     <w:rsid w:val="00470CFB"/>
     <w:rsid w:val="0048154F"/>
     <w:rsid w:val="00492376"/>
     <w:rsid w:val="00497CB1"/>
     <w:rsid w:val="004A47C5"/>
     <w:rsid w:val="004C259E"/>
     <w:rsid w:val="004D22ED"/>
     <w:rsid w:val="004E5779"/>
     <w:rsid w:val="004E636B"/>
     <w:rsid w:val="004E7DC9"/>
@@ -7791,50 +7659,51 @@
     <w:rsid w:val="008D7211"/>
     <w:rsid w:val="008E04D8"/>
     <w:rsid w:val="008E0FBB"/>
     <w:rsid w:val="008E224F"/>
     <w:rsid w:val="008F7E9D"/>
     <w:rsid w:val="00905C5A"/>
     <w:rsid w:val="00912D9A"/>
     <w:rsid w:val="00932A66"/>
     <w:rsid w:val="009431A4"/>
     <w:rsid w:val="00952BDC"/>
     <w:rsid w:val="009626B6"/>
     <w:rsid w:val="0096551B"/>
     <w:rsid w:val="00970E4A"/>
     <w:rsid w:val="00976833"/>
     <w:rsid w:val="009959B8"/>
     <w:rsid w:val="0099664A"/>
     <w:rsid w:val="009A061F"/>
     <w:rsid w:val="009B473C"/>
     <w:rsid w:val="009C0659"/>
     <w:rsid w:val="009C4563"/>
     <w:rsid w:val="009D365E"/>
     <w:rsid w:val="009D6EE1"/>
     <w:rsid w:val="009F4A5A"/>
     <w:rsid w:val="00A07E5C"/>
     <w:rsid w:val="00A12130"/>
+    <w:rsid w:val="00A21757"/>
     <w:rsid w:val="00A276FD"/>
     <w:rsid w:val="00A36511"/>
     <w:rsid w:val="00A6095A"/>
     <w:rsid w:val="00A64D20"/>
     <w:rsid w:val="00A66DAC"/>
     <w:rsid w:val="00A922E9"/>
     <w:rsid w:val="00AB1437"/>
     <w:rsid w:val="00AC36CD"/>
     <w:rsid w:val="00AC39DD"/>
     <w:rsid w:val="00AE3E04"/>
     <w:rsid w:val="00AE79D2"/>
     <w:rsid w:val="00AF3298"/>
     <w:rsid w:val="00AF6A78"/>
     <w:rsid w:val="00B06E72"/>
     <w:rsid w:val="00B36224"/>
     <w:rsid w:val="00B45A0F"/>
     <w:rsid w:val="00B53BF9"/>
     <w:rsid w:val="00B8043C"/>
     <w:rsid w:val="00B8588A"/>
     <w:rsid w:val="00BA3DC2"/>
     <w:rsid w:val="00BA65B0"/>
     <w:rsid w:val="00BA6932"/>
     <w:rsid w:val="00BB399E"/>
     <w:rsid w:val="00BB47DC"/>
     <w:rsid w:val="00BC35FE"/>
@@ -8238,50 +8107,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E70F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="llb">
     <w:name w:val="footer"/>
@@ -8969,75 +8839,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>737</Words>
-  <Characters>5086</Characters>
+  <Words>712</Words>
+  <Characters>4918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>JELENTKEZÉSI LAP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5812</CharactersWithSpaces>
+  <CharactersWithSpaces>5619</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>4456537</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.facebook.com/modszertarbt</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211367</vt:i4>
       </vt:variant>
       <vt:variant>