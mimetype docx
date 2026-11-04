--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -489,65 +489,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003162F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Nem tudok csatlakozni </w:t>
             </w:r>
             <w:r w:rsidRPr="0003162F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0003162F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(A felvételt és a kapcsolódó szakmai anyagokat kérem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0003162F" w:rsidRPr="0003162F" w14:paraId="19A058CC" w14:textId="61C36C52" w:rsidTr="0003162F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E029064" w14:textId="5F37ABF1" w:rsidR="0003162F" w:rsidRPr="0003162F" w:rsidRDefault="0003162F" w:rsidP="0003162F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
@@ -2863,105 +2849,105 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3409F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Adószámunk: 25921119-2-41</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348D5E1D" w14:textId="6F58E7D9" w:rsidR="009F4A5A" w:rsidRPr="00C3409F" w:rsidRDefault="009F4A5A" w:rsidP="00C3409F">
+    <w:p w14:paraId="348D5E1D" w14:textId="3FB6E13F" w:rsidR="009F4A5A" w:rsidRPr="00C3409F" w:rsidRDefault="009F4A5A" w:rsidP="00C3409F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3409F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00BD02F8" w:rsidRPr="00C3409F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>számlát a műhelyfoglalkozást követően állítjuk ki</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3409F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, melyet a fent jelzett szerint postán vagy e-mailen küldünk meg.</w:t>
       </w:r>
       <w:r w:rsidR="007F7471">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Illetve, amennyiben egyösszegben kéri a számlát, azt az első alkalom után állítjuk ki.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6057B4" w14:textId="64AA2BA3" w:rsidR="00085923" w:rsidRPr="00C3409F" w:rsidRDefault="009F4A5A" w:rsidP="00C3409F">
+    <w:p w14:paraId="2E6057B4" w14:textId="491BC85B" w:rsidR="00085923" w:rsidRPr="00C3409F" w:rsidRDefault="009F4A5A" w:rsidP="00C3409F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3409F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Fizetési határidő: </w:t>
       </w:r>
@@ -3067,270 +3053,180 @@
       <w:r w:rsidRPr="00C3409F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tja</w:t>
       </w:r>
       <w:r w:rsidR="00085923" w:rsidRPr="00C3409F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> meg.)</w:t>
       </w:r>
       <w:r w:rsidR="007F7471">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Egyösszegben történő számlázás esetén 15 nap.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3053676A" w14:textId="3C7B60AA" w:rsidR="00601BD8" w:rsidRDefault="00085923" w:rsidP="00601BD8">
+    <w:p w14:paraId="1FA77A74" w14:textId="77777777" w:rsidR="00BA3603" w:rsidRDefault="00085923" w:rsidP="008362CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3409F">
+      <w:r w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A jelentkezési lap kitöltése és részünkre történő megküldése megrendelésnek minősül és fizetési kötelezettséget von maga után. Lemondást</w:t>
       </w:r>
-      <w:r w:rsidR="0073667B" w:rsidRPr="00C3409F">
+      <w:r w:rsidR="0073667B" w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="007F7471">
+      <w:r w:rsidR="007F7471" w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F3CFE" w:rsidRPr="00C3409F">
+      <w:r w:rsidR="007F3CFE" w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>műhelyfoglalkozás</w:t>
       </w:r>
-      <w:r w:rsidR="0073667B" w:rsidRPr="00C3409F">
+      <w:r w:rsidR="0073667B" w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> megtartását megelőző</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3409F">
+      <w:r w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 napon belül</w:t>
       </w:r>
-      <w:r w:rsidRPr="00085923">
+      <w:r w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> írásban fogadunk el.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E927EBA" w14:textId="6E9AA858" w:rsidR="007F7471" w:rsidRPr="00601BD8" w:rsidRDefault="00BD1042" w:rsidP="00601BD8">
+    <w:p w14:paraId="0E927EBA" w14:textId="0EEFC6BA" w:rsidR="007F7471" w:rsidRPr="00BA3603" w:rsidRDefault="00BA3603" w:rsidP="008362CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="007F7471">
+      <w:r w:rsidRPr="00BA3603">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1042" w:rsidRPr="00BA3603">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7471" w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a bekapcsolódás nem történik meg és lemondás nem érkezik, a felvételt és a szakmai anyagokat megküldjük</w:t>
       </w:r>
-      <w:r w:rsidR="003C406C">
+      <w:r w:rsidR="003C406C" w:rsidRPr="00BA3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, valamint a számlát is.</w:t>
-      </w:r>
-[...97 lines deleted...]
-        <w:t>0 Ft.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDF173B" w14:textId="77777777" w:rsidR="00085923" w:rsidRPr="00F36E4D" w:rsidRDefault="00085923" w:rsidP="00C3409F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3409F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3631,58 +3527,58 @@
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.facebook.com/modszertarbt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CD7B48" w:rsidRPr="00BD02F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B3CA0" w:rsidRPr="00BD02F8" w:rsidSect="00601BD8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B0CD603" w14:textId="77777777" w:rsidR="00F61064" w:rsidRDefault="00F61064">
+    <w:p w14:paraId="764EB54F" w14:textId="77777777" w:rsidR="007A67B7" w:rsidRDefault="007A67B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4787B358" w14:textId="77777777" w:rsidR="00F61064" w:rsidRDefault="00F61064">
+    <w:p w14:paraId="2B4CC2C6" w14:textId="77777777" w:rsidR="007A67B7" w:rsidRDefault="007A67B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3699,79 +3595,79 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:altName w:val="Corbel"/>
+    <w:altName w:val="LuzSans-Book"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00B9C005" w14:textId="77777777" w:rsidR="00F61064" w:rsidRDefault="00F61064">
+    <w:p w14:paraId="273B4DBC" w14:textId="77777777" w:rsidR="007A67B7" w:rsidRDefault="007A67B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6214DC62" w14:textId="77777777" w:rsidR="00F61064" w:rsidRDefault="00F61064">
+    <w:p w14:paraId="15F2AE29" w14:textId="77777777" w:rsidR="007A67B7" w:rsidRDefault="007A67B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
@@ -6645,132 +6541,136 @@
     <w:rsid w:val="0016701C"/>
     <w:rsid w:val="00183C01"/>
     <w:rsid w:val="00187398"/>
     <w:rsid w:val="001A6A69"/>
     <w:rsid w:val="001B1859"/>
     <w:rsid w:val="001B71AA"/>
     <w:rsid w:val="001C5D1B"/>
     <w:rsid w:val="001E4325"/>
     <w:rsid w:val="001F1035"/>
     <w:rsid w:val="002137FE"/>
     <w:rsid w:val="00221A4E"/>
     <w:rsid w:val="002437AE"/>
     <w:rsid w:val="002652DE"/>
     <w:rsid w:val="002674E5"/>
     <w:rsid w:val="00273B76"/>
     <w:rsid w:val="0028523C"/>
     <w:rsid w:val="00290038"/>
     <w:rsid w:val="002A56E3"/>
     <w:rsid w:val="002C1F6B"/>
     <w:rsid w:val="002C2650"/>
     <w:rsid w:val="002C427F"/>
     <w:rsid w:val="002E1E47"/>
     <w:rsid w:val="002F7367"/>
     <w:rsid w:val="00321304"/>
     <w:rsid w:val="00325E10"/>
+    <w:rsid w:val="00326D47"/>
     <w:rsid w:val="00331798"/>
     <w:rsid w:val="00337193"/>
     <w:rsid w:val="003517CC"/>
     <w:rsid w:val="00360FA0"/>
     <w:rsid w:val="00376E05"/>
+    <w:rsid w:val="00384F17"/>
     <w:rsid w:val="00385C06"/>
     <w:rsid w:val="003925A1"/>
     <w:rsid w:val="003C01AF"/>
     <w:rsid w:val="003C406C"/>
     <w:rsid w:val="003E4428"/>
     <w:rsid w:val="003E4BD2"/>
     <w:rsid w:val="003E70F4"/>
     <w:rsid w:val="003F2F1D"/>
     <w:rsid w:val="003F4437"/>
     <w:rsid w:val="00403A6C"/>
     <w:rsid w:val="004106CC"/>
     <w:rsid w:val="00435665"/>
     <w:rsid w:val="00457274"/>
     <w:rsid w:val="004629F3"/>
     <w:rsid w:val="00470C3F"/>
     <w:rsid w:val="00470CFB"/>
     <w:rsid w:val="0048154F"/>
     <w:rsid w:val="00492376"/>
     <w:rsid w:val="00497CB1"/>
     <w:rsid w:val="004A47C5"/>
     <w:rsid w:val="004C259E"/>
     <w:rsid w:val="004D22ED"/>
     <w:rsid w:val="004E5779"/>
     <w:rsid w:val="004E636B"/>
     <w:rsid w:val="004E7DC9"/>
     <w:rsid w:val="004F23D5"/>
     <w:rsid w:val="004F6D7A"/>
     <w:rsid w:val="004F7ADE"/>
     <w:rsid w:val="005022E0"/>
     <w:rsid w:val="00507DA7"/>
     <w:rsid w:val="00512BB6"/>
     <w:rsid w:val="005239CC"/>
     <w:rsid w:val="00541AA7"/>
     <w:rsid w:val="00544E6C"/>
     <w:rsid w:val="00546B22"/>
     <w:rsid w:val="00551F6B"/>
+    <w:rsid w:val="0055371F"/>
     <w:rsid w:val="005608FA"/>
     <w:rsid w:val="005621DD"/>
     <w:rsid w:val="0056559A"/>
     <w:rsid w:val="00582A57"/>
     <w:rsid w:val="00592067"/>
     <w:rsid w:val="00593A7D"/>
     <w:rsid w:val="005A021A"/>
     <w:rsid w:val="005B0284"/>
     <w:rsid w:val="005B12D5"/>
     <w:rsid w:val="005B5B11"/>
     <w:rsid w:val="005B6D6F"/>
     <w:rsid w:val="005C6E38"/>
     <w:rsid w:val="005C7ED2"/>
     <w:rsid w:val="005E3902"/>
     <w:rsid w:val="005E6FFC"/>
     <w:rsid w:val="005F60D1"/>
     <w:rsid w:val="0060068E"/>
     <w:rsid w:val="00600F0D"/>
     <w:rsid w:val="00601BD8"/>
     <w:rsid w:val="006123C8"/>
     <w:rsid w:val="00625C1A"/>
     <w:rsid w:val="00642316"/>
     <w:rsid w:val="00642B8C"/>
     <w:rsid w:val="00643FC5"/>
     <w:rsid w:val="00647E1E"/>
     <w:rsid w:val="0065477B"/>
     <w:rsid w:val="0066777D"/>
     <w:rsid w:val="00671BEA"/>
     <w:rsid w:val="00685FE1"/>
     <w:rsid w:val="00691935"/>
     <w:rsid w:val="006B3CA0"/>
     <w:rsid w:val="006D346F"/>
     <w:rsid w:val="006D7AE7"/>
     <w:rsid w:val="006F2387"/>
     <w:rsid w:val="00706713"/>
     <w:rsid w:val="0073667B"/>
     <w:rsid w:val="0075249A"/>
     <w:rsid w:val="007572F8"/>
     <w:rsid w:val="007729CC"/>
     <w:rsid w:val="007767AD"/>
     <w:rsid w:val="0079238E"/>
+    <w:rsid w:val="007A67B7"/>
     <w:rsid w:val="007B534B"/>
     <w:rsid w:val="007C5BBD"/>
     <w:rsid w:val="007D1E28"/>
     <w:rsid w:val="007D61B1"/>
     <w:rsid w:val="007F3CFE"/>
     <w:rsid w:val="007F66F0"/>
     <w:rsid w:val="007F7471"/>
     <w:rsid w:val="008072F0"/>
     <w:rsid w:val="00826F5E"/>
     <w:rsid w:val="008334D6"/>
     <w:rsid w:val="00852788"/>
     <w:rsid w:val="00856A31"/>
     <w:rsid w:val="00857EDC"/>
     <w:rsid w:val="0086061D"/>
     <w:rsid w:val="00866CCD"/>
     <w:rsid w:val="00867204"/>
     <w:rsid w:val="008720AB"/>
     <w:rsid w:val="00873D82"/>
     <w:rsid w:val="00875BA3"/>
     <w:rsid w:val="00881121"/>
     <w:rsid w:val="008812BC"/>
     <w:rsid w:val="0088231E"/>
     <w:rsid w:val="00882D01"/>
     <w:rsid w:val="00883359"/>
     <w:rsid w:val="00887D36"/>
@@ -6803,50 +6703,51 @@
     <w:rsid w:val="009C4563"/>
     <w:rsid w:val="009D365E"/>
     <w:rsid w:val="009D6EE1"/>
     <w:rsid w:val="009F4A5A"/>
     <w:rsid w:val="00A07E5C"/>
     <w:rsid w:val="00A12130"/>
     <w:rsid w:val="00A276FD"/>
     <w:rsid w:val="00A36511"/>
     <w:rsid w:val="00A6095A"/>
     <w:rsid w:val="00A64D20"/>
     <w:rsid w:val="00A66DAC"/>
     <w:rsid w:val="00A922E9"/>
     <w:rsid w:val="00AB1437"/>
     <w:rsid w:val="00AC36CD"/>
     <w:rsid w:val="00AC39DD"/>
     <w:rsid w:val="00AE3E04"/>
     <w:rsid w:val="00AE79D2"/>
     <w:rsid w:val="00AF3298"/>
     <w:rsid w:val="00AF6A78"/>
     <w:rsid w:val="00B06E72"/>
     <w:rsid w:val="00B36224"/>
     <w:rsid w:val="00B45A0F"/>
     <w:rsid w:val="00B53BF9"/>
     <w:rsid w:val="00B8043C"/>
     <w:rsid w:val="00B8588A"/>
+    <w:rsid w:val="00BA3603"/>
     <w:rsid w:val="00BA3DC2"/>
     <w:rsid w:val="00BA65B0"/>
     <w:rsid w:val="00BA6932"/>
     <w:rsid w:val="00BB399E"/>
     <w:rsid w:val="00BB47DC"/>
     <w:rsid w:val="00BC35FE"/>
     <w:rsid w:val="00BD02F8"/>
     <w:rsid w:val="00BD0A7D"/>
     <w:rsid w:val="00BD1042"/>
     <w:rsid w:val="00BD35BC"/>
     <w:rsid w:val="00BD7737"/>
     <w:rsid w:val="00BF0945"/>
     <w:rsid w:val="00BF1194"/>
     <w:rsid w:val="00BF43A0"/>
     <w:rsid w:val="00C0583E"/>
     <w:rsid w:val="00C05AA3"/>
     <w:rsid w:val="00C16260"/>
     <w:rsid w:val="00C328A3"/>
     <w:rsid w:val="00C3409F"/>
     <w:rsid w:val="00C408F1"/>
     <w:rsid w:val="00C41CD4"/>
     <w:rsid w:val="00C433CE"/>
     <w:rsid w:val="00C4385A"/>
     <w:rsid w:val="00C60982"/>
     <w:rsid w:val="00C646E2"/>
@@ -7960,75 +7861,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>645</Words>
-  <Characters>4454</Characters>
+  <Words>610</Words>
+  <Characters>4210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>JELENTKEZÉSI LAP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5089</CharactersWithSpaces>
+  <CharactersWithSpaces>4811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>4456537</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.facebook.com/modszertarbt</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211367</vt:i4>
       </vt:variant>
       <vt:variant>